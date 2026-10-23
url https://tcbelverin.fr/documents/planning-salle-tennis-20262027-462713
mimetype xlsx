--- v0 (2026-09-30)
+++ v1 (2026-10-23)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bob pc\OneDrive\Bureau\JUDI PERSO\tennis\Saisons Tennis\Saison 2026.2027\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bob pc\OneDrive\Bureau\JUDI PERSO\tennis\Saisons Tennis\Saison 2026.2027\Planning salle\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2FEEAA5-D61A-4706-80EE-E48E17183168}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12324C4A-E20C-4A38-959C-CB2B7A12F481}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$3:$BN$96</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="22">
   <si>
     <t>Lundi</t>
   </si>
   <si>
     <t>Mardi</t>
   </si>
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>Jeudi</t>
   </si>
   <si>
     <t>Vendredi</t>
   </si>
   <si>
     <t>Samedi</t>
   </si>
   <si>
     <t>Dimanche</t>
   </si>
   <si>
     <t>ménage</t>
   </si>
   <si>
@@ -94,50 +94,71 @@
     <t>TWIRLING</t>
   </si>
   <si>
     <t>Nettoyage</t>
   </si>
   <si>
     <t>TENNIS loisir</t>
   </si>
   <si>
     <t xml:space="preserve">Nettoyage </t>
   </si>
   <si>
     <t>Pickleball</t>
   </si>
   <si>
     <t xml:space="preserve">ARSB </t>
   </si>
   <si>
     <t>TENNIS entraînements Julie</t>
   </si>
   <si>
     <t>Christophe</t>
   </si>
   <si>
     <t>PLANNING SALLE TENNIS 2026 - 2027</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>TENNIS</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> loisir</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;F&quot;_-;\-* #,##0.00\ &quot;F&quot;_-;_-* &quot;-&quot;??\ &quot;F&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_ ;\-0\ "/>
     <numFmt numFmtId="166" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -174,59 +195,58 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color theme="0"/>
+      <sz val="12"/>
+      <color rgb="FFFF0066"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
-      <color rgb="FFFF0066"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -443,51 +463,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -520,235 +540,215 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1025,137 +1025,137 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CZ96"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="75" workbookViewId="0">
-      <selection activeCell="BU30" sqref="BU30"/>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="75" workbookViewId="0">
+      <selection activeCell="AP58" sqref="AP58:BJ58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="9" width="2.7109375" customWidth="1"/>
     <col min="10" max="10" width="2.85546875" customWidth="1"/>
     <col min="11" max="28" width="2.7109375" customWidth="1"/>
     <col min="29" max="29" width="2.5703125" customWidth="1"/>
     <col min="30" max="39" width="2.7109375" customWidth="1"/>
     <col min="40" max="40" width="2.5703125" customWidth="1"/>
     <col min="41" max="65" width="2.7109375" customWidth="1"/>
     <col min="66" max="66" width="2.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:66" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:66" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="53"/>
-[...63 lines deleted...]
-      <c r="BN3" s="54"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="84"/>
+      <c r="M3" s="84"/>
+      <c r="N3" s="84"/>
+      <c r="O3" s="84"/>
+      <c r="P3" s="84"/>
+      <c r="Q3" s="84"/>
+      <c r="R3" s="84"/>
+      <c r="S3" s="84"/>
+      <c r="T3" s="84"/>
+      <c r="U3" s="84"/>
+      <c r="V3" s="84"/>
+      <c r="W3" s="84"/>
+      <c r="X3" s="84"/>
+      <c r="Y3" s="84"/>
+      <c r="Z3" s="84"/>
+      <c r="AA3" s="84"/>
+      <c r="AB3" s="84"/>
+      <c r="AC3" s="84"/>
+      <c r="AD3" s="84"/>
+      <c r="AE3" s="84"/>
+      <c r="AF3" s="84"/>
+      <c r="AG3" s="84"/>
+      <c r="AH3" s="84"/>
+      <c r="AI3" s="84"/>
+      <c r="AJ3" s="84"/>
+      <c r="AK3" s="84"/>
+      <c r="AL3" s="84"/>
+      <c r="AM3" s="84"/>
+      <c r="AN3" s="84"/>
+      <c r="AO3" s="84"/>
+      <c r="AP3" s="84"/>
+      <c r="AQ3" s="84"/>
+      <c r="AR3" s="84"/>
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
+      <c r="AX3" s="84"/>
+      <c r="AY3" s="84"/>
+      <c r="AZ3" s="84"/>
+      <c r="BA3" s="84"/>
+      <c r="BB3" s="84"/>
+      <c r="BC3" s="84"/>
+      <c r="BD3" s="84"/>
+      <c r="BE3" s="84"/>
+      <c r="BF3" s="84"/>
+      <c r="BG3" s="84"/>
+      <c r="BH3" s="84"/>
+      <c r="BI3" s="84"/>
+      <c r="BJ3" s="84"/>
+      <c r="BK3" s="84"/>
+      <c r="BL3" s="84"/>
+      <c r="BM3" s="85"/>
+      <c r="BN3" s="85"/>
     </row>
     <row r="4" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
@@ -1315,309 +1315,309 @@
       <c r="AS6" s="3"/>
       <c r="AT6" s="3"/>
       <c r="AU6" s="3"/>
       <c r="AV6" s="3"/>
       <c r="AW6" s="3"/>
       <c r="AX6" s="3"/>
       <c r="AY6" s="3"/>
       <c r="AZ6" s="3"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
       <c r="BD6" s="3"/>
       <c r="BE6" s="3"/>
       <c r="BF6" s="3"/>
       <c r="BG6" s="3"/>
       <c r="BH6" s="3"/>
       <c r="BI6" s="3"/>
       <c r="BJ6" s="3"/>
       <c r="BK6" s="3"/>
       <c r="BL6" s="3"/>
     </row>
     <row r="7" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="73">
+      <c r="B7" s="96">
         <v>8</v>
       </c>
-      <c r="C7" s="74"/>
+      <c r="C7" s="69"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
-      <c r="F7" s="50">
+      <c r="F7" s="46">
         <v>9</v>
       </c>
-      <c r="G7" s="50"/>
+      <c r="G7" s="46"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
-      <c r="J7" s="63">
+      <c r="J7" s="88">
         <v>10</v>
       </c>
-      <c r="K7" s="63"/>
+      <c r="K7" s="88"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
-      <c r="N7" s="63">
+      <c r="N7" s="88">
         <v>11</v>
       </c>
-      <c r="O7" s="63"/>
+      <c r="O7" s="88"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
-      <c r="R7" s="63">
+      <c r="R7" s="88">
         <v>12</v>
       </c>
-      <c r="S7" s="50"/>
+      <c r="S7" s="46"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
-      <c r="V7" s="50">
+      <c r="V7" s="46">
         <v>13</v>
       </c>
-      <c r="W7" s="50"/>
+      <c r="W7" s="46"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
-      <c r="Z7" s="50">
+      <c r="Z7" s="46">
         <v>14</v>
       </c>
-      <c r="AA7" s="50"/>
+      <c r="AA7" s="46"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
-      <c r="AD7" s="50">
+      <c r="AD7" s="46">
         <v>15</v>
       </c>
-      <c r="AE7" s="50"/>
+      <c r="AE7" s="46"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
-      <c r="AH7" s="50">
+      <c r="AH7" s="46">
         <v>16</v>
       </c>
-      <c r="AI7" s="50"/>
+      <c r="AI7" s="46"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
-      <c r="AL7" s="50">
+      <c r="AL7" s="46">
         <v>17</v>
       </c>
-      <c r="AM7" s="50"/>
+      <c r="AM7" s="46"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
-      <c r="AP7" s="50">
+      <c r="AP7" s="46">
         <v>18</v>
       </c>
-      <c r="AQ7" s="50"/>
+      <c r="AQ7" s="46"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
-      <c r="AT7" s="50">
+      <c r="AT7" s="46">
         <v>19</v>
       </c>
-      <c r="AU7" s="50"/>
+      <c r="AU7" s="46"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
-      <c r="AX7" s="50">
+      <c r="AX7" s="46">
         <v>20</v>
       </c>
-      <c r="AY7" s="50"/>
+      <c r="AY7" s="46"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
-      <c r="BB7" s="50">
+      <c r="BB7" s="46">
         <v>21</v>
       </c>
-      <c r="BC7" s="50"/>
+      <c r="BC7" s="46"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
-      <c r="BF7" s="77">
+      <c r="BF7" s="48">
         <v>22</v>
       </c>
-      <c r="BG7" s="77"/>
+      <c r="BG7" s="48"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
-      <c r="BJ7" s="50">
+      <c r="BJ7" s="46">
         <v>23</v>
       </c>
-      <c r="BK7" s="51"/>
+      <c r="BK7" s="47"/>
       <c r="BL7" s="7"/>
       <c r="BM7" s="1"/>
       <c r="BN7" s="1"/>
     </row>
     <row r="8" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="7"/>
       <c r="G8" s="11"/>
       <c r="H8" s="7"/>
-      <c r="I8" s="76"/>
-[...5 lines deleted...]
-      <c r="O8" s="76"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+      <c r="N8" s="83"/>
+      <c r="O8" s="83"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="12"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
-      <c r="Z8" s="58" t="s">
+      <c r="Z8" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="AA8" s="59"/>
-[...8 lines deleted...]
-      <c r="AJ8" s="61"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="86"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="87"/>
       <c r="AK8" s="10"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="10"/>
       <c r="AO8" s="10"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="7"/>
       <c r="AR8" s="10"/>
       <c r="AS8" s="10"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="10"/>
       <c r="AW8" s="10"/>
       <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="10"/>
       <c r="BA8" s="10"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="10"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="7"/>
       <c r="BG8" s="7"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="10"/>
       <c r="BJ8" s="7"/>
       <c r="BK8" s="7"/>
       <c r="BL8" s="7"/>
       <c r="BM8" s="1"/>
       <c r="BN8" s="1"/>
     </row>
     <row r="9" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="7"/>
       <c r="C9" s="12"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="11"/>
       <c r="H9" s="7"/>
-      <c r="I9" s="76"/>
-[...5 lines deleted...]
-      <c r="O9" s="76"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="83"/>
+      <c r="O9" s="83"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="12"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
-      <c r="Z9" s="55" t="s">
+      <c r="Z9" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="AA9" s="56"/>
-[...8 lines deleted...]
-      <c r="AJ9" s="57"/>
+      <c r="AA9" s="66"/>
+      <c r="AB9" s="66"/>
+      <c r="AC9" s="66"/>
+      <c r="AD9" s="66"/>
+      <c r="AE9" s="66"/>
+      <c r="AF9" s="66"/>
+      <c r="AG9" s="66"/>
+      <c r="AH9" s="66"/>
+      <c r="AI9" s="66"/>
+      <c r="AJ9" s="67"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7"/>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="7"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
       <c r="BE9" s="7"/>
       <c r="BF9" s="7"/>
       <c r="BG9" s="7"/>
       <c r="BH9" s="7"/>
       <c r="BI9" s="7"/>
       <c r="BJ9" s="7"/>
       <c r="BK9" s="7"/>
       <c r="BL9" s="7"/>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1"/>
     </row>
     <row r="10" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="7"/>
       <c r="C10" s="12"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="11"/>
-      <c r="H10" s="75"/>
-[...9 lines deleted...]
-      <c r="R10" s="75"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="72"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="72"/>
+      <c r="N10" s="72"/>
+      <c r="O10" s="72"/>
+      <c r="P10" s="72"/>
+      <c r="Q10" s="72"/>
+      <c r="R10" s="72"/>
       <c r="S10" s="12"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
@@ -1631,61 +1631,61 @@
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="7"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
       <c r="BE10" s="7"/>
       <c r="BF10" s="7"/>
       <c r="BG10" s="7"/>
       <c r="BH10" s="7"/>
       <c r="BI10" s="7"/>
       <c r="BJ10" s="7"/>
       <c r="BK10" s="7"/>
       <c r="BL10" s="7"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
     </row>
     <row r="11" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="7"/>
       <c r="C11" s="12"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
-      <c r="H11" s="67"/>
-[...9 lines deleted...]
-      <c r="R11" s="69"/>
+      <c r="H11" s="90"/>
+      <c r="I11" s="91"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="91"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="91"/>
+      <c r="N11" s="91"/>
+      <c r="O11" s="91"/>
+      <c r="P11" s="91"/>
+      <c r="Q11" s="91"/>
+      <c r="R11" s="92"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7"/>
@@ -1699,61 +1699,61 @@
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="7"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
       <c r="BE11" s="7"/>
       <c r="BF11" s="7"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="7"/>
       <c r="BI11" s="7"/>
       <c r="BJ11" s="7"/>
       <c r="BK11" s="7"/>
       <c r="BL11" s="7"/>
       <c r="BM11" s="1"/>
       <c r="BN11" s="1"/>
     </row>
     <row r="12" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="7"/>
       <c r="C12" s="12"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
-      <c r="H12" s="67"/>
-[...9 lines deleted...]
-      <c r="R12" s="69"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="91"/>
+      <c r="J12" s="91"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="91"/>
+      <c r="M12" s="91"/>
+      <c r="N12" s="91"/>
+      <c r="O12" s="91"/>
+      <c r="P12" s="91"/>
+      <c r="Q12" s="91"/>
+      <c r="R12" s="92"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="7"/>
@@ -1767,61 +1767,61 @@
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="7"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
       <c r="BE12" s="7"/>
       <c r="BF12" s="7"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="7"/>
       <c r="BI12" s="7"/>
       <c r="BJ12" s="7"/>
       <c r="BK12" s="7"/>
       <c r="BL12" s="7"/>
       <c r="BM12" s="1"/>
       <c r="BN12" s="1"/>
     </row>
     <row r="13" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="7"/>
       <c r="C13" s="12"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
-      <c r="H13" s="67"/>
-[...9 lines deleted...]
-      <c r="R13" s="69"/>
+      <c r="H13" s="90"/>
+      <c r="I13" s="91"/>
+      <c r="J13" s="91"/>
+      <c r="K13" s="91"/>
+      <c r="L13" s="91"/>
+      <c r="M13" s="91"/>
+      <c r="N13" s="91"/>
+      <c r="O13" s="91"/>
+      <c r="P13" s="91"/>
+      <c r="Q13" s="91"/>
+      <c r="R13" s="92"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
       <c r="AP13" s="7"/>
       <c r="AQ13" s="7"/>
@@ -1835,61 +1835,61 @@
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="7"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
       <c r="BE13" s="7"/>
       <c r="BF13" s="7"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="7"/>
       <c r="BI13" s="7"/>
       <c r="BJ13" s="7"/>
       <c r="BK13" s="7"/>
       <c r="BL13" s="7"/>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1"/>
     </row>
     <row r="14" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="7"/>
       <c r="C14" s="12"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
-      <c r="H14" s="70"/>
-[...9 lines deleted...]
-      <c r="R14" s="72"/>
+      <c r="H14" s="93"/>
+      <c r="I14" s="94"/>
+      <c r="J14" s="94"/>
+      <c r="K14" s="94"/>
+      <c r="L14" s="94"/>
+      <c r="M14" s="94"/>
+      <c r="N14" s="94"/>
+      <c r="O14" s="94"/>
+      <c r="P14" s="94"/>
+      <c r="Q14" s="94"/>
+      <c r="R14" s="95"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
       <c r="AP14" s="7"/>
       <c r="AQ14" s="7"/>
@@ -1907,56 +1907,56 @@
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="7"/>
       <c r="BF14" s="7"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="7"/>
       <c r="BI14" s="7"/>
       <c r="BJ14" s="7"/>
       <c r="BK14" s="7"/>
       <c r="BL14" s="7"/>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1"/>
     </row>
     <row r="15" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="12"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="18"/>
-      <c r="J15" s="58"/>
-[...4 lines deleted...]
-      <c r="O15" s="62"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+      <c r="N15" s="50"/>
+      <c r="O15" s="51"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="20"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7"/>
@@ -1975,56 +1975,56 @@
       <c r="BA15" s="7"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
       <c r="BE15" s="7"/>
       <c r="BF15" s="7"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="7"/>
       <c r="BI15" s="7"/>
       <c r="BJ15" s="7"/>
       <c r="BK15" s="7"/>
       <c r="BL15" s="7"/>
       <c r="BM15" s="1"/>
       <c r="BN15" s="1"/>
     </row>
     <row r="16" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="7"/>
       <c r="C16" s="12"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
-      <c r="J16" s="55"/>
-[...4 lines deleted...]
-      <c r="O16" s="57"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="66"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="66"/>
+      <c r="N16" s="66"/>
+      <c r="O16" s="67"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="20"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
@@ -2042,60 +2042,60 @@
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7"/>
       <c r="BI16" s="7"/>
       <c r="BJ16" s="7"/>
       <c r="BK16" s="7"/>
       <c r="BL16" s="7"/>
       <c r="BM16" s="1"/>
       <c r="BN16" s="1"/>
     </row>
     <row r="17" spans="1:104" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="31"/>
       <c r="C17" s="26"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="32"/>
-      <c r="I17" s="64"/>
-[...8 lines deleted...]
-      <c r="R17" s="66"/>
+      <c r="I17" s="89"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="64"/>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
       <c r="AB17" s="31"/>
       <c r="AC17" s="31"/>
       <c r="AD17" s="31"/>
       <c r="AE17" s="31"/>
       <c r="AF17" s="31"/>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
       <c r="AL17" s="31"/>
       <c r="AM17" s="31"/>
       <c r="AN17" s="31"/>
       <c r="AO17" s="31"/>
       <c r="AP17" s="31"/>
       <c r="AQ17" s="31"/>
@@ -2103,123 +2103,123 @@
       <c r="AS17" s="31"/>
       <c r="AT17" s="31"/>
       <c r="AU17" s="31"/>
       <c r="AV17" s="31"/>
       <c r="AW17" s="31"/>
       <c r="AX17" s="31"/>
       <c r="AY17" s="31"/>
       <c r="AZ17" s="31"/>
       <c r="BA17" s="31"/>
       <c r="BB17" s="31"/>
       <c r="BC17" s="31"/>
       <c r="BD17" s="31"/>
       <c r="BE17" s="31"/>
       <c r="BF17" s="31"/>
       <c r="BG17" s="31"/>
       <c r="BH17" s="31"/>
       <c r="BI17" s="31"/>
       <c r="BJ17" s="31"/>
       <c r="BK17" s="31"/>
       <c r="BL17" s="31"/>
       <c r="BM17" s="33"/>
       <c r="BN17" s="33"/>
     </row>
     <row r="18" spans="1:104" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
-      <c r="B18" s="94" t="s">
+      <c r="B18" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="94"/>
-[...7 lines deleted...]
-      <c r="K18" s="95" t="s">
+      <c r="C18" s="70"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="70"/>
+      <c r="F18" s="70"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="70"/>
+      <c r="I18" s="70"/>
+      <c r="J18" s="70"/>
+      <c r="K18" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="L18" s="96"/>
-[...6 lines deleted...]
-      <c r="S18" s="46" t="s">
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="60"/>
+      <c r="Q18" s="60"/>
+      <c r="R18" s="60"/>
+      <c r="S18" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="T18" s="46"/>
-[...18 lines deleted...]
-      <c r="AM18" s="106" t="s">
+      <c r="T18" s="54"/>
+      <c r="U18" s="54"/>
+      <c r="V18" s="54"/>
+      <c r="W18" s="54"/>
+      <c r="X18" s="54"/>
+      <c r="Y18" s="54"/>
+      <c r="Z18" s="54"/>
+      <c r="AA18" s="54"/>
+      <c r="AB18" s="54"/>
+      <c r="AC18" s="54"/>
+      <c r="AD18" s="54"/>
+      <c r="AE18" s="54"/>
+      <c r="AF18" s="54"/>
+      <c r="AG18" s="54"/>
+      <c r="AH18" s="54"/>
+      <c r="AI18" s="54"/>
+      <c r="AJ18" s="54"/>
+      <c r="AK18" s="54"/>
+      <c r="AL18" s="54"/>
+      <c r="AM18" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="AN18" s="106"/>
-[...2 lines deleted...]
-      <c r="AQ18" s="103" t="s">
+      <c r="AN18" s="56"/>
+      <c r="AO18" s="56"/>
+      <c r="AP18" s="56"/>
+      <c r="AQ18" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="AR18" s="104"/>
-[...5 lines deleted...]
-      <c r="AX18" s="46" t="s">
+      <c r="AR18" s="53"/>
+      <c r="AS18" s="53"/>
+      <c r="AT18" s="53"/>
+      <c r="AU18" s="53"/>
+      <c r="AV18" s="53"/>
+      <c r="AW18" s="53"/>
+      <c r="AX18" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="AY18" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ18" s="108"/>
+      <c r="AY18" s="54"/>
+      <c r="AZ18" s="54"/>
+      <c r="BA18" s="54"/>
+      <c r="BB18" s="54"/>
+      <c r="BC18" s="54"/>
+      <c r="BD18" s="54"/>
+      <c r="BE18" s="54"/>
+      <c r="BF18" s="54"/>
+      <c r="BG18" s="54"/>
+      <c r="BH18" s="54"/>
+      <c r="BI18" s="54"/>
+      <c r="BJ18" s="45"/>
       <c r="BK18" s="7"/>
       <c r="BL18" s="7"/>
       <c r="BO18"/>
       <c r="BP18" s="41"/>
       <c r="BQ18" s="41"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
@@ -2629,210 +2629,210 @@
       <c r="AU24" s="27"/>
       <c r="AV24" s="27"/>
       <c r="AW24" s="27"/>
       <c r="AX24" s="27"/>
       <c r="AY24" s="27"/>
       <c r="AZ24" s="27"/>
       <c r="BA24" s="27"/>
       <c r="BB24" s="27"/>
       <c r="BC24" s="27"/>
       <c r="BD24" s="27"/>
       <c r="BE24" s="12"/>
       <c r="BF24" s="7"/>
       <c r="BG24" s="7"/>
       <c r="BH24" s="7"/>
       <c r="BI24" s="7"/>
       <c r="BJ24" s="7"/>
       <c r="BK24" s="7"/>
       <c r="BL24" s="7"/>
       <c r="BM24" s="1"/>
       <c r="BN24" s="1"/>
     </row>
     <row r="25" spans="1:104" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="73">
+      <c r="B25" s="96">
         <v>8</v>
       </c>
-      <c r="C25" s="74"/>
+      <c r="C25" s="69"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
-      <c r="F25" s="50">
+      <c r="F25" s="46">
         <v>9</v>
       </c>
-      <c r="G25" s="50"/>
+      <c r="G25" s="46"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
-      <c r="J25" s="50">
+      <c r="J25" s="46">
         <v>10</v>
       </c>
-      <c r="K25" s="50"/>
+      <c r="K25" s="46"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
-      <c r="N25" s="50">
+      <c r="N25" s="46">
         <v>11</v>
       </c>
-      <c r="O25" s="50"/>
+      <c r="O25" s="46"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
-      <c r="R25" s="50">
+      <c r="R25" s="46">
         <v>12</v>
       </c>
-      <c r="S25" s="50"/>
+      <c r="S25" s="46"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
-      <c r="V25" s="50">
+      <c r="V25" s="46">
         <v>13</v>
       </c>
-      <c r="W25" s="50"/>
+      <c r="W25" s="46"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
-      <c r="Z25" s="50">
+      <c r="Z25" s="46">
         <v>14</v>
       </c>
-      <c r="AA25" s="50"/>
+      <c r="AA25" s="46"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
-      <c r="AD25" s="50">
+      <c r="AD25" s="46">
         <v>15</v>
       </c>
-      <c r="AE25" s="50"/>
+      <c r="AE25" s="46"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
-      <c r="AH25" s="50">
+      <c r="AH25" s="46">
         <v>16</v>
       </c>
-      <c r="AI25" s="50"/>
+      <c r="AI25" s="46"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
-      <c r="AL25" s="50">
+      <c r="AL25" s="46">
         <v>17</v>
       </c>
-      <c r="AM25" s="50"/>
+      <c r="AM25" s="46"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
-      <c r="AP25" s="50">
+      <c r="AP25" s="46">
         <v>18</v>
       </c>
-      <c r="AQ25" s="50"/>
+      <c r="AQ25" s="46"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
-      <c r="AT25" s="50">
+      <c r="AT25" s="46">
         <v>19</v>
       </c>
-      <c r="AU25" s="50"/>
+      <c r="AU25" s="46"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
-      <c r="AX25" s="50">
+      <c r="AX25" s="46">
         <v>20</v>
       </c>
-      <c r="AY25" s="50"/>
+      <c r="AY25" s="46"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
-      <c r="BB25" s="50">
+      <c r="BB25" s="46">
         <v>21</v>
       </c>
-      <c r="BC25" s="50"/>
+      <c r="BC25" s="46"/>
       <c r="BD25" s="5"/>
       <c r="BE25" s="5"/>
-      <c r="BF25" s="77">
+      <c r="BF25" s="48">
         <v>22</v>
       </c>
-      <c r="BG25" s="77"/>
+      <c r="BG25" s="48"/>
       <c r="BH25" s="5"/>
       <c r="BI25" s="5"/>
-      <c r="BJ25" s="50">
+      <c r="BJ25" s="46">
         <v>23</v>
       </c>
-      <c r="BK25" s="51"/>
+      <c r="BK25" s="47"/>
       <c r="BL25" s="7"/>
       <c r="BM25" s="1"/>
       <c r="BN25" s="1"/>
     </row>
     <row r="26" spans="1:104" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
-      <c r="AL26" s="58" t="s">
+      <c r="AL26" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="AM26" s="59"/>
-[...17 lines deleted...]
-      <c r="BE26" s="62"/>
+      <c r="AM26" s="50"/>
+      <c r="AN26" s="50"/>
+      <c r="AO26" s="50"/>
+      <c r="AP26" s="50"/>
+      <c r="AQ26" s="50"/>
+      <c r="AR26" s="50"/>
+      <c r="AS26" s="50"/>
+      <c r="AT26" s="50"/>
+      <c r="AU26" s="50"/>
+      <c r="AV26" s="50"/>
+      <c r="AW26" s="50"/>
+      <c r="AX26" s="50"/>
+      <c r="AY26" s="50"/>
+      <c r="AZ26" s="50"/>
+      <c r="BA26" s="50"/>
+      <c r="BB26" s="50"/>
+      <c r="BC26" s="50"/>
+      <c r="BD26" s="50"/>
+      <c r="BE26" s="51"/>
       <c r="BF26" s="7"/>
       <c r="BG26" s="7"/>
       <c r="BH26" s="7"/>
       <c r="BI26" s="7"/>
       <c r="BJ26" s="7"/>
       <c r="BK26" s="7"/>
       <c r="BL26" s="7"/>
       <c r="BM26" s="1"/>
       <c r="BN26" s="1"/>
     </row>
     <row r="27" spans="1:104" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="29"/>
       <c r="B27" s="9"/>
       <c r="C27" s="10"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
@@ -2941,185 +2941,185 @@
       <c r="AW28" s="14"/>
       <c r="AX28" s="14"/>
       <c r="AY28" s="14"/>
       <c r="AZ28" s="14"/>
       <c r="BA28" s="14"/>
       <c r="BB28" s="14"/>
       <c r="BC28" s="14"/>
       <c r="BD28" s="14"/>
       <c r="BE28" s="21"/>
       <c r="BF28" s="7"/>
       <c r="BG28" s="7"/>
       <c r="BH28" s="7"/>
       <c r="BI28" s="7"/>
       <c r="BJ28" s="7"/>
       <c r="BK28" s="7"/>
       <c r="BL28" s="7"/>
       <c r="BM28" s="1"/>
       <c r="BN28" s="1"/>
     </row>
     <row r="29" spans="1:104" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A29" s="29"/>
       <c r="B29" s="12"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
-      <c r="F29" s="75"/>
-[...9 lines deleted...]
-      <c r="P29" s="75"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="72"/>
+      <c r="L29" s="72"/>
+      <c r="M29" s="72"/>
+      <c r="N29" s="72"/>
+      <c r="O29" s="72"/>
+      <c r="P29" s="72"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
-      <c r="AL29" s="55" t="s">
+      <c r="AL29" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="AM29" s="56"/>
-[...17 lines deleted...]
-      <c r="BE29" s="57"/>
+      <c r="AM29" s="66"/>
+      <c r="AN29" s="66"/>
+      <c r="AO29" s="66"/>
+      <c r="AP29" s="66"/>
+      <c r="AQ29" s="66"/>
+      <c r="AR29" s="66"/>
+      <c r="AS29" s="66"/>
+      <c r="AT29" s="66"/>
+      <c r="AU29" s="66"/>
+      <c r="AV29" s="66"/>
+      <c r="AW29" s="66"/>
+      <c r="AX29" s="66"/>
+      <c r="AY29" s="66"/>
+      <c r="AZ29" s="66"/>
+      <c r="BA29" s="66"/>
+      <c r="BB29" s="66"/>
+      <c r="BC29" s="66"/>
+      <c r="BD29" s="66"/>
+      <c r="BE29" s="67"/>
       <c r="BF29" s="7"/>
       <c r="BG29" s="7"/>
       <c r="BH29" s="7"/>
       <c r="BI29" s="7"/>
       <c r="BJ29" s="7"/>
       <c r="BK29" s="7"/>
       <c r="BL29" s="7"/>
       <c r="BM29" s="1"/>
       <c r="BN29" s="1"/>
     </row>
     <row r="30" spans="1:104" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="29"/>
       <c r="B30" s="12"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
-      <c r="G30" s="95" t="s">
+      <c r="G30" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="H30" s="96"/>
-[...6 lines deleted...]
-      <c r="O30" s="52" t="s">
+      <c r="H30" s="60"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="60"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="P30" s="46"/>
-[...22 lines deleted...]
-      <c r="AM30" s="92" t="s">
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="54"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="54"/>
+      <c r="Z30" s="54"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="54"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
+      <c r="AE30" s="54"/>
+      <c r="AF30" s="54"/>
+      <c r="AG30" s="54"/>
+      <c r="AH30" s="54"/>
+      <c r="AI30" s="54"/>
+      <c r="AJ30" s="54"/>
+      <c r="AK30" s="54"/>
+      <c r="AL30" s="54"/>
+      <c r="AM30" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="AN30" s="92"/>
-[...2 lines deleted...]
-      <c r="AQ30" s="52" t="s">
+      <c r="AN30" s="76"/>
+      <c r="AO30" s="76"/>
+      <c r="AP30" s="77"/>
+      <c r="AQ30" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="AR30" s="46"/>
-[...17 lines deleted...]
-      <c r="BJ30" s="107"/>
+      <c r="AR30" s="54"/>
+      <c r="AS30" s="54"/>
+      <c r="AT30" s="54"/>
+      <c r="AU30" s="54"/>
+      <c r="AV30" s="54"/>
+      <c r="AW30" s="54"/>
+      <c r="AX30" s="54"/>
+      <c r="AY30" s="54"/>
+      <c r="AZ30" s="54"/>
+      <c r="BA30" s="54"/>
+      <c r="BB30" s="54"/>
+      <c r="BC30" s="54"/>
+      <c r="BD30" s="54"/>
+      <c r="BE30" s="54"/>
+      <c r="BF30" s="54"/>
+      <c r="BG30" s="54"/>
+      <c r="BH30" s="54"/>
+      <c r="BI30" s="58"/>
+      <c r="BJ30" s="43"/>
       <c r="BK30" s="7"/>
       <c r="BL30" s="7"/>
       <c r="BM30" s="1"/>
       <c r="BN30" s="1"/>
     </row>
     <row r="31" spans="1:104" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="29"/>
       <c r="B31" s="12"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
@@ -3685,390 +3685,390 @@
       <c r="AU39" s="7"/>
       <c r="AV39" s="7"/>
       <c r="AW39" s="7"/>
       <c r="AX39" s="7"/>
       <c r="AY39" s="7"/>
       <c r="AZ39" s="7"/>
       <c r="BA39" s="7"/>
       <c r="BB39" s="7"/>
       <c r="BC39" s="7"/>
       <c r="BD39" s="7"/>
       <c r="BE39" s="7"/>
       <c r="BF39" s="7"/>
       <c r="BG39" s="7"/>
       <c r="BH39" s="7"/>
       <c r="BI39" s="7"/>
       <c r="BJ39" s="7"/>
       <c r="BK39" s="7"/>
       <c r="BL39" s="7"/>
       <c r="BM39" s="1"/>
       <c r="BN39" s="1"/>
     </row>
     <row r="40" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="78">
+      <c r="B40" s="68">
         <v>8</v>
       </c>
-      <c r="C40" s="74"/>
+      <c r="C40" s="69"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
-      <c r="F40" s="50">
+      <c r="F40" s="46">
         <v>9</v>
       </c>
-      <c r="G40" s="50"/>
+      <c r="G40" s="46"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
-      <c r="J40" s="50">
+      <c r="J40" s="46">
         <v>10</v>
       </c>
-      <c r="K40" s="50"/>
+      <c r="K40" s="46"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
-      <c r="N40" s="50">
+      <c r="N40" s="46">
         <v>11</v>
       </c>
-      <c r="O40" s="50"/>
+      <c r="O40" s="46"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
-      <c r="R40" s="50">
+      <c r="R40" s="46">
         <v>12</v>
       </c>
-      <c r="S40" s="50"/>
+      <c r="S40" s="46"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
-      <c r="V40" s="50">
+      <c r="V40" s="46">
         <v>13</v>
       </c>
-      <c r="W40" s="50"/>
+      <c r="W40" s="46"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
-      <c r="Z40" s="50">
+      <c r="Z40" s="46">
         <v>14</v>
       </c>
-      <c r="AA40" s="50"/>
+      <c r="AA40" s="46"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
-      <c r="AD40" s="50">
+      <c r="AD40" s="46">
         <v>15</v>
       </c>
-      <c r="AE40" s="50"/>
+      <c r="AE40" s="46"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
-      <c r="AH40" s="50">
+      <c r="AH40" s="46">
         <v>16</v>
       </c>
-      <c r="AI40" s="50"/>
+      <c r="AI40" s="46"/>
       <c r="AJ40" s="5"/>
       <c r="AK40" s="5"/>
-      <c r="AL40" s="50">
+      <c r="AL40" s="46">
         <v>17</v>
       </c>
-      <c r="AM40" s="50"/>
+      <c r="AM40" s="46"/>
       <c r="AN40" s="5"/>
       <c r="AO40" s="5"/>
-      <c r="AP40" s="50">
+      <c r="AP40" s="46">
         <v>18</v>
       </c>
-      <c r="AQ40" s="50"/>
+      <c r="AQ40" s="46"/>
       <c r="AR40" s="5"/>
       <c r="AS40" s="5"/>
-      <c r="AT40" s="50">
+      <c r="AT40" s="46">
         <v>19</v>
       </c>
-      <c r="AU40" s="50"/>
+      <c r="AU40" s="46"/>
       <c r="AV40" s="5"/>
       <c r="AW40" s="5"/>
-      <c r="AX40" s="50">
+      <c r="AX40" s="46">
         <v>20</v>
       </c>
-      <c r="AY40" s="50"/>
+      <c r="AY40" s="46"/>
       <c r="AZ40" s="5"/>
       <c r="BA40" s="5"/>
-      <c r="BB40" s="50">
+      <c r="BB40" s="46">
         <v>21</v>
       </c>
-      <c r="BC40" s="50"/>
+      <c r="BC40" s="46"/>
       <c r="BD40" s="5"/>
       <c r="BE40" s="5"/>
-      <c r="BF40" s="77">
+      <c r="BF40" s="48">
         <v>22</v>
       </c>
-      <c r="BG40" s="77"/>
+      <c r="BG40" s="48"/>
       <c r="BH40" s="5"/>
       <c r="BI40" s="5"/>
-      <c r="BJ40" s="50">
+      <c r="BJ40" s="46">
         <v>23</v>
       </c>
-      <c r="BK40" s="51"/>
+      <c r="BK40" s="47"/>
       <c r="BL40" s="7"/>
       <c r="BM40" s="1"/>
       <c r="BN40" s="1"/>
     </row>
     <row r="41" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="12"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="102" t="s">
+      <c r="G41" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="102"/>
-[...18 lines deleted...]
-      <c r="AA41" s="48" t="s">
+      <c r="H41" s="78"/>
+      <c r="I41" s="78"/>
+      <c r="J41" s="78"/>
+      <c r="K41" s="78"/>
+      <c r="L41" s="78"/>
+      <c r="M41" s="78"/>
+      <c r="N41" s="78"/>
+      <c r="O41" s="78"/>
+      <c r="P41" s="78"/>
+      <c r="Q41" s="78"/>
+      <c r="R41" s="78"/>
+      <c r="S41" s="78"/>
+      <c r="T41" s="78"/>
+      <c r="U41" s="78"/>
+      <c r="V41" s="78"/>
+      <c r="W41" s="78"/>
+      <c r="X41" s="78"/>
+      <c r="Y41" s="78"/>
+      <c r="Z41" s="78"/>
+      <c r="AA41" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="AB41" s="49"/>
-[...31 lines deleted...]
-      <c r="BH41" s="49"/>
+      <c r="AB41" s="98"/>
+      <c r="AC41" s="98"/>
+      <c r="AD41" s="98"/>
+      <c r="AE41" s="98"/>
+      <c r="AF41" s="98"/>
+      <c r="AG41" s="98"/>
+      <c r="AH41" s="98"/>
+      <c r="AI41" s="98"/>
+      <c r="AJ41" s="98"/>
+      <c r="AK41" s="98"/>
+      <c r="AL41" s="98"/>
+      <c r="AM41" s="98"/>
+      <c r="AN41" s="98"/>
+      <c r="AO41" s="98"/>
+      <c r="AP41" s="98"/>
+      <c r="AQ41" s="98"/>
+      <c r="AR41" s="98"/>
+      <c r="AS41" s="98"/>
+      <c r="AT41" s="98"/>
+      <c r="AU41" s="98"/>
+      <c r="AV41" s="98"/>
+      <c r="AW41" s="98"/>
+      <c r="AX41" s="98"/>
+      <c r="AY41" s="98"/>
+      <c r="AZ41" s="98"/>
+      <c r="BA41" s="98"/>
+      <c r="BB41" s="98"/>
+      <c r="BC41" s="98"/>
+      <c r="BD41" s="98"/>
+      <c r="BE41" s="98"/>
+      <c r="BF41" s="98"/>
+      <c r="BG41" s="98"/>
+      <c r="BH41" s="98"/>
       <c r="BI41" s="43"/>
       <c r="BJ41" s="43"/>
-      <c r="BK41" s="45"/>
+      <c r="BK41" s="44"/>
       <c r="BL41" s="7"/>
       <c r="BM41" s="1"/>
       <c r="BN41" s="1"/>
     </row>
     <row r="42" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
-      <c r="M42" s="58" t="s">
+      <c r="M42" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="N42" s="59"/>
-[...4 lines deleted...]
-      <c r="S42" s="62"/>
+      <c r="N42" s="50"/>
+      <c r="O42" s="50"/>
+      <c r="P42" s="50"/>
+      <c r="Q42" s="50"/>
+      <c r="R42" s="50"/>
+      <c r="S42" s="51"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
       <c r="W42" s="7"/>
       <c r="X42" s="7"/>
       <c r="Y42" s="7"/>
       <c r="Z42" s="7"/>
       <c r="AA42" s="7"/>
       <c r="AB42" s="7"/>
       <c r="AC42" s="7"/>
       <c r="AD42" s="7"/>
       <c r="AE42" s="7"/>
       <c r="AF42" s="7"/>
-      <c r="AG42" s="58" t="s">
+      <c r="AG42" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="AH42" s="59"/>
-[...24 lines deleted...]
-      <c r="BG42" s="62"/>
+      <c r="AH42" s="50"/>
+      <c r="AI42" s="50"/>
+      <c r="AJ42" s="50"/>
+      <c r="AK42" s="50"/>
+      <c r="AL42" s="50"/>
+      <c r="AM42" s="50"/>
+      <c r="AN42" s="50"/>
+      <c r="AO42" s="50"/>
+      <c r="AP42" s="50"/>
+      <c r="AQ42" s="50"/>
+      <c r="AR42" s="50"/>
+      <c r="AS42" s="50"/>
+      <c r="AT42" s="50"/>
+      <c r="AU42" s="50"/>
+      <c r="AV42" s="50"/>
+      <c r="AW42" s="50"/>
+      <c r="AX42" s="50"/>
+      <c r="AY42" s="50"/>
+      <c r="AZ42" s="50"/>
+      <c r="BA42" s="50"/>
+      <c r="BB42" s="50"/>
+      <c r="BC42" s="50"/>
+      <c r="BD42" s="50"/>
+      <c r="BE42" s="50"/>
+      <c r="BF42" s="50"/>
+      <c r="BG42" s="51"/>
       <c r="BH42" s="7"/>
       <c r="BI42" s="7"/>
       <c r="BJ42" s="7"/>
       <c r="BK42" s="7"/>
       <c r="BL42" s="7"/>
       <c r="BM42" s="1"/>
       <c r="BN42" s="1"/>
     </row>
     <row r="43" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29"/>
       <c r="B43" s="12"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
-      <c r="M43" s="55" t="s">
+      <c r="M43" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="N43" s="56"/>
-[...4 lines deleted...]
-      <c r="S43" s="57"/>
+      <c r="N43" s="66"/>
+      <c r="O43" s="66"/>
+      <c r="P43" s="66"/>
+      <c r="Q43" s="66"/>
+      <c r="R43" s="66"/>
+      <c r="S43" s="67"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
       <c r="V43" s="7"/>
       <c r="W43" s="7"/>
       <c r="X43" s="7"/>
       <c r="Y43" s="7"/>
       <c r="Z43" s="7"/>
       <c r="AA43" s="7"/>
       <c r="AB43" s="7"/>
       <c r="AC43" s="7"/>
       <c r="AD43" s="7"/>
       <c r="AE43" s="7"/>
       <c r="AF43" s="7"/>
-      <c r="AG43" s="55" t="s">
+      <c r="AG43" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="AH43" s="56"/>
-[...17 lines deleted...]
-      <c r="AZ43" s="98" t="s">
+      <c r="AH43" s="66"/>
+      <c r="AI43" s="66"/>
+      <c r="AJ43" s="66"/>
+      <c r="AK43" s="66"/>
+      <c r="AL43" s="66"/>
+      <c r="AM43" s="66"/>
+      <c r="AN43" s="66"/>
+      <c r="AO43" s="66"/>
+      <c r="AP43" s="66"/>
+      <c r="AQ43" s="66"/>
+      <c r="AR43" s="66"/>
+      <c r="AS43" s="66"/>
+      <c r="AT43" s="66"/>
+      <c r="AU43" s="66"/>
+      <c r="AV43" s="66"/>
+      <c r="AW43" s="66"/>
+      <c r="AX43" s="66"/>
+      <c r="AY43" s="67"/>
+      <c r="AZ43" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="BA43" s="99"/>
-[...5 lines deleted...]
-      <c r="BG43" s="100"/>
+      <c r="BA43" s="74"/>
+      <c r="BB43" s="74"/>
+      <c r="BC43" s="74"/>
+      <c r="BD43" s="74"/>
+      <c r="BE43" s="74"/>
+      <c r="BF43" s="74"/>
+      <c r="BG43" s="75"/>
       <c r="BH43" s="7"/>
       <c r="BI43" s="7"/>
       <c r="BJ43" s="7"/>
       <c r="BK43" s="7"/>
       <c r="BL43" s="7"/>
       <c r="BM43" s="1"/>
       <c r="BN43" s="1"/>
     </row>
     <row r="44" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29"/>
       <c r="B44" s="12"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
-      <c r="H44" s="79" t="s">
+      <c r="H44" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="I44" s="80"/>
-[...9 lines deleted...]
-      <c r="S44" s="66"/>
+      <c r="I44" s="62"/>
+      <c r="J44" s="62"/>
+      <c r="K44" s="63"/>
+      <c r="L44" s="63"/>
+      <c r="M44" s="63"/>
+      <c r="N44" s="63"/>
+      <c r="O44" s="63"/>
+      <c r="P44" s="63"/>
+      <c r="Q44" s="63"/>
+      <c r="R44" s="63"/>
+      <c r="S44" s="64"/>
       <c r="T44" s="31"/>
       <c r="U44" s="31"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
       <c r="AC44" s="7"/>
       <c r="AD44" s="7"/>
       <c r="AE44" s="7"/>
       <c r="AF44" s="7"/>
       <c r="AG44" s="7"/>
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
       <c r="AL44" s="7"/>
       <c r="AM44" s="7"/>
       <c r="AN44" s="7"/>
       <c r="AO44" s="7"/>
       <c r="AP44" s="7"/>
       <c r="AQ44" s="7"/>
       <c r="AR44" s="7"/>
@@ -4417,315 +4417,315 @@
       <c r="AU49" s="7"/>
       <c r="AV49" s="7"/>
       <c r="AW49" s="7"/>
       <c r="AX49" s="7"/>
       <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="7"/>
       <c r="BG49" s="7"/>
       <c r="BH49" s="7"/>
       <c r="BI49" s="7"/>
       <c r="BJ49" s="7"/>
       <c r="BK49" s="7"/>
       <c r="BL49" s="7"/>
       <c r="BM49" s="1"/>
       <c r="BN49" s="1"/>
     </row>
     <row r="50" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="78">
+      <c r="B50" s="68">
         <v>8</v>
       </c>
-      <c r="C50" s="74"/>
+      <c r="C50" s="69"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
-      <c r="F50" s="50">
+      <c r="F50" s="46">
         <v>9</v>
       </c>
-      <c r="G50" s="50"/>
+      <c r="G50" s="46"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
-      <c r="J50" s="50">
+      <c r="J50" s="46">
         <v>10</v>
       </c>
-      <c r="K50" s="50"/>
+      <c r="K50" s="46"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
-      <c r="N50" s="50">
+      <c r="N50" s="46">
         <v>11</v>
       </c>
-      <c r="O50" s="50"/>
+      <c r="O50" s="46"/>
       <c r="P50" s="5"/>
       <c r="Q50" s="5"/>
-      <c r="R50" s="50">
+      <c r="R50" s="46">
         <v>12</v>
       </c>
-      <c r="S50" s="50"/>
+      <c r="S50" s="46"/>
       <c r="T50" s="5"/>
       <c r="U50" s="5"/>
-      <c r="V50" s="50">
+      <c r="V50" s="46">
         <v>13</v>
       </c>
-      <c r="W50" s="50"/>
+      <c r="W50" s="46"/>
       <c r="X50" s="5"/>
       <c r="Y50" s="5"/>
-      <c r="Z50" s="50">
+      <c r="Z50" s="46">
         <v>14</v>
       </c>
-      <c r="AA50" s="50"/>
+      <c r="AA50" s="46"/>
       <c r="AB50" s="5"/>
       <c r="AC50" s="5"/>
-      <c r="AD50" s="50">
+      <c r="AD50" s="46">
         <v>15</v>
       </c>
-      <c r="AE50" s="50"/>
+      <c r="AE50" s="46"/>
       <c r="AF50" s="5"/>
       <c r="AG50" s="5"/>
-      <c r="AH50" s="50">
+      <c r="AH50" s="46">
         <v>16</v>
       </c>
-      <c r="AI50" s="50"/>
+      <c r="AI50" s="46"/>
       <c r="AJ50" s="5"/>
       <c r="AK50" s="5"/>
-      <c r="AL50" s="50">
+      <c r="AL50" s="46">
         <v>17</v>
       </c>
-      <c r="AM50" s="50"/>
+      <c r="AM50" s="46"/>
       <c r="AN50" s="5"/>
       <c r="AO50" s="5"/>
-      <c r="AP50" s="50">
+      <c r="AP50" s="46">
         <v>18</v>
       </c>
-      <c r="AQ50" s="50"/>
+      <c r="AQ50" s="46"/>
       <c r="AR50" s="5"/>
       <c r="AS50" s="5"/>
-      <c r="AT50" s="50">
+      <c r="AT50" s="46">
         <v>19</v>
       </c>
-      <c r="AU50" s="50"/>
+      <c r="AU50" s="46"/>
       <c r="AV50" s="5"/>
       <c r="AW50" s="5"/>
-      <c r="AX50" s="50">
+      <c r="AX50" s="46">
         <v>20</v>
       </c>
-      <c r="AY50" s="50"/>
+      <c r="AY50" s="46"/>
       <c r="AZ50" s="5"/>
       <c r="BA50" s="5"/>
-      <c r="BB50" s="50">
+      <c r="BB50" s="46">
         <v>21</v>
       </c>
-      <c r="BC50" s="50"/>
+      <c r="BC50" s="46"/>
       <c r="BD50" s="5"/>
       <c r="BE50" s="5"/>
-      <c r="BF50" s="77">
+      <c r="BF50" s="48">
         <v>22</v>
       </c>
-      <c r="BG50" s="77"/>
+      <c r="BG50" s="48"/>
       <c r="BH50" s="5"/>
       <c r="BI50" s="5"/>
-      <c r="BJ50" s="50">
+      <c r="BJ50" s="46">
         <v>23</v>
       </c>
-      <c r="BK50" s="51"/>
+      <c r="BK50" s="47"/>
       <c r="BL50" s="7"/>
       <c r="BM50" s="1"/>
       <c r="BN50" s="1"/>
     </row>
     <row r="51" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
-      <c r="G51" s="58" t="s">
+      <c r="G51" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="H51" s="59"/>
-[...8 lines deleted...]
-      <c r="Q51" s="62"/>
+      <c r="H51" s="50"/>
+      <c r="I51" s="50"/>
+      <c r="J51" s="50"/>
+      <c r="K51" s="50"/>
+      <c r="L51" s="50"/>
+      <c r="M51" s="50"/>
+      <c r="N51" s="50"/>
+      <c r="O51" s="50"/>
+      <c r="P51" s="50"/>
+      <c r="Q51" s="51"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
       <c r="V51" s="7"/>
       <c r="W51" s="7"/>
       <c r="X51" s="7"/>
       <c r="Y51" s="7"/>
       <c r="Z51" s="7"/>
       <c r="AA51" s="7"/>
       <c r="AB51" s="7"/>
       <c r="AC51" s="7"/>
       <c r="AD51" s="7"/>
       <c r="AE51" s="7"/>
       <c r="AF51" s="7"/>
       <c r="AG51" s="7"/>
       <c r="AH51" s="7"/>
       <c r="AI51" s="7"/>
       <c r="AJ51" s="7"/>
       <c r="AK51" s="7"/>
       <c r="AL51" s="7"/>
       <c r="AM51" s="7"/>
       <c r="AN51" s="7"/>
       <c r="AO51" s="7"/>
       <c r="AP51" s="7"/>
       <c r="AQ51" s="7"/>
       <c r="AR51" s="7"/>
       <c r="AS51" s="7"/>
       <c r="AT51" s="7"/>
       <c r="AU51" s="7"/>
       <c r="AV51" s="7"/>
       <c r="AW51" s="7"/>
       <c r="AX51" s="7"/>
-      <c r="AY51" s="58" t="s">
+      <c r="AY51" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="AZ51" s="59"/>
-[...6 lines deleted...]
-      <c r="BG51" s="62"/>
+      <c r="AZ51" s="50"/>
+      <c r="BA51" s="50"/>
+      <c r="BB51" s="50"/>
+      <c r="BC51" s="50"/>
+      <c r="BD51" s="50"/>
+      <c r="BE51" s="50"/>
+      <c r="BF51" s="50"/>
+      <c r="BG51" s="51"/>
       <c r="BH51" s="7"/>
       <c r="BI51" s="7"/>
       <c r="BJ51" s="7"/>
       <c r="BK51" s="7"/>
       <c r="BL51" s="7"/>
       <c r="BM51" s="1"/>
       <c r="BN51" s="1"/>
     </row>
     <row r="52" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A52" s="29"/>
       <c r="B52" s="12"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
-      <c r="G52" s="55" t="s">
+      <c r="G52" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="H52" s="56"/>
-[...8 lines deleted...]
-      <c r="Q52" s="57"/>
+      <c r="H52" s="66"/>
+      <c r="I52" s="66"/>
+      <c r="J52" s="66"/>
+      <c r="K52" s="66"/>
+      <c r="L52" s="66"/>
+      <c r="M52" s="66"/>
+      <c r="N52" s="66"/>
+      <c r="O52" s="66"/>
+      <c r="P52" s="66"/>
+      <c r="Q52" s="67"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
       <c r="V52" s="7"/>
       <c r="W52" s="7"/>
       <c r="X52" s="7"/>
       <c r="Y52" s="7"/>
       <c r="Z52" s="7"/>
       <c r="AA52" s="7"/>
       <c r="AB52" s="7"/>
       <c r="AC52" s="7"/>
       <c r="AD52" s="7"/>
       <c r="AE52" s="7"/>
       <c r="AF52" s="7"/>
       <c r="AG52" s="7"/>
       <c r="AH52" s="7"/>
       <c r="AI52" s="7"/>
       <c r="AJ52" s="7"/>
       <c r="AK52" s="7"/>
       <c r="AL52" s="7"/>
       <c r="AM52" s="7"/>
       <c r="AN52" s="7"/>
       <c r="AO52" s="7"/>
       <c r="AP52" s="7"/>
       <c r="AQ52" s="7"/>
       <c r="AR52" s="7"/>
       <c r="AS52" s="7"/>
       <c r="AT52" s="7"/>
       <c r="AU52" s="7"/>
       <c r="AV52" s="7"/>
       <c r="AW52" s="7"/>
       <c r="AX52" s="7"/>
-      <c r="AY52" s="55" t="s">
+      <c r="AY52" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="AZ52" s="56"/>
-[...6 lines deleted...]
-      <c r="BG52" s="57"/>
+      <c r="AZ52" s="66"/>
+      <c r="BA52" s="66"/>
+      <c r="BB52" s="66"/>
+      <c r="BC52" s="66"/>
+      <c r="BD52" s="66"/>
+      <c r="BE52" s="66"/>
+      <c r="BF52" s="66"/>
+      <c r="BG52" s="67"/>
       <c r="BH52" s="7"/>
       <c r="BI52" s="7"/>
       <c r="BJ52" s="7"/>
       <c r="BK52" s="7"/>
       <c r="BL52" s="7"/>
       <c r="BM52" s="1"/>
       <c r="BN52" s="1"/>
     </row>
     <row r="53" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A53" s="29"/>
       <c r="B53" s="12"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
-      <c r="H53" s="79" t="s">
+      <c r="H53" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="I53" s="80"/>
-[...8 lines deleted...]
-      <c r="R53" s="81"/>
+      <c r="I53" s="62"/>
+      <c r="J53" s="62"/>
+      <c r="K53" s="62"/>
+      <c r="L53" s="62"/>
+      <c r="M53" s="62"/>
+      <c r="N53" s="62"/>
+      <c r="O53" s="62"/>
+      <c r="P53" s="62"/>
+      <c r="Q53" s="62"/>
+      <c r="R53" s="79"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
       <c r="V53" s="7"/>
       <c r="W53" s="7"/>
       <c r="X53" s="7"/>
       <c r="Y53" s="7"/>
       <c r="Z53" s="7"/>
       <c r="AA53" s="7"/>
       <c r="AB53" s="7"/>
       <c r="AC53" s="7"/>
       <c r="AD53" s="7"/>
       <c r="AE53" s="7"/>
       <c r="AF53" s="7"/>
       <c r="AG53" s="7"/>
       <c r="AH53" s="7"/>
       <c r="AI53" s="7"/>
       <c r="AJ53" s="7"/>
       <c r="AK53" s="7"/>
       <c r="AL53" s="7"/>
       <c r="AM53" s="7"/>
       <c r="AN53" s="7"/>
       <c r="AO53" s="7"/>
       <c r="AP53" s="7"/>
       <c r="AQ53" s="7"/>
@@ -5005,124 +5005,122 @@
       <c r="AS57" s="7"/>
       <c r="AT57" s="7"/>
       <c r="AU57" s="7"/>
       <c r="AV57" s="7"/>
       <c r="AW57" s="7"/>
       <c r="AX57" s="7"/>
       <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="7"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="7"/>
       <c r="BI57" s="7"/>
       <c r="BJ57" s="7"/>
       <c r="BK57" s="7"/>
       <c r="BL57" s="7"/>
       <c r="BM57" s="1"/>
       <c r="BN57" s="1"/>
     </row>
     <row r="58" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="3"/>
-      <c r="B58" s="82" t="s">
+      <c r="B58" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="C58" s="83"/>
-[...3 lines deleted...]
-      <c r="G58" s="95" t="s">
+      <c r="C58" s="81"/>
+      <c r="D58" s="81"/>
+      <c r="E58" s="81"/>
+      <c r="F58" s="82"/>
+      <c r="G58" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="H58" s="96"/>
-[...14 lines deleted...]
-      <c r="W58" s="46" t="s">
+      <c r="H58" s="60"/>
+      <c r="I58" s="60"/>
+      <c r="J58" s="60"/>
+      <c r="K58" s="60"/>
+      <c r="L58" s="60"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="O58" s="60"/>
+      <c r="P58" s="60"/>
+      <c r="Q58" s="60"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+      <c r="U58" s="60"/>
+      <c r="V58" s="60"/>
+      <c r="W58" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="X58" s="46"/>
-[...12 lines deleted...]
-      <c r="AK58" s="105" t="s">
+      <c r="X58" s="54"/>
+      <c r="Y58" s="54"/>
+      <c r="Z58" s="54"/>
+      <c r="AA58" s="54"/>
+      <c r="AB58" s="54"/>
+      <c r="AC58" s="54"/>
+      <c r="AD58" s="54"/>
+      <c r="AE58" s="54"/>
+      <c r="AF58" s="54"/>
+      <c r="AG58" s="54"/>
+      <c r="AH58" s="54"/>
+      <c r="AI58" s="54"/>
+      <c r="AJ58" s="54"/>
+      <c r="AK58" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="AL58" s="105"/>
-[...28 lines deleted...]
-      <c r="BK58" s="45"/>
+      <c r="AL58" s="55"/>
+      <c r="AM58" s="55"/>
+      <c r="AN58" s="55"/>
+      <c r="AO58" s="55"/>
+      <c r="AP58" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="AQ58" s="54"/>
+      <c r="AR58" s="54"/>
+      <c r="AS58" s="54"/>
+      <c r="AT58" s="54"/>
+      <c r="AU58" s="54"/>
+      <c r="AV58" s="54"/>
+      <c r="AW58" s="54"/>
+      <c r="AX58" s="54"/>
+      <c r="AY58" s="54"/>
+      <c r="AZ58" s="54"/>
+      <c r="BA58" s="54"/>
+      <c r="BB58" s="54"/>
+      <c r="BC58" s="54"/>
+      <c r="BD58" s="54"/>
+      <c r="BE58" s="54"/>
+      <c r="BF58" s="54"/>
+      <c r="BG58" s="54"/>
+      <c r="BH58" s="54"/>
+      <c r="BI58" s="54"/>
+      <c r="BJ58" s="54"/>
+      <c r="BK58" s="44"/>
       <c r="BL58" s="7"/>
       <c r="BM58" s="1"/>
       <c r="BN58" s="1"/>
     </row>
     <row r="59" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A59" s="29"/>
       <c r="B59" s="12"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
       <c r="N59" s="18"/>
       <c r="O59" s="18"/>
       <c r="P59" s="18"/>
       <c r="Q59" s="18"/>
       <c r="R59" s="18"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
@@ -5495,204 +5493,204 @@
       <c r="AU64" s="7"/>
       <c r="AV64" s="7"/>
       <c r="AW64" s="7"/>
       <c r="AX64" s="7"/>
       <c r="AY64" s="7"/>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="7"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="7"/>
       <c r="BF64" s="7"/>
       <c r="BG64" s="7"/>
       <c r="BH64" s="7"/>
       <c r="BI64" s="7"/>
       <c r="BJ64" s="7"/>
       <c r="BK64" s="7"/>
       <c r="BL64" s="7"/>
       <c r="BM64" s="1"/>
       <c r="BN64" s="1"/>
     </row>
     <row r="65" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A65" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="78">
+      <c r="B65" s="68">
         <v>8</v>
       </c>
-      <c r="C65" s="74"/>
+      <c r="C65" s="69"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
-      <c r="F65" s="50">
+      <c r="F65" s="46">
         <v>9</v>
       </c>
-      <c r="G65" s="50"/>
+      <c r="G65" s="46"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
-      <c r="J65" s="50">
+      <c r="J65" s="46">
         <v>10</v>
       </c>
-      <c r="K65" s="50"/>
+      <c r="K65" s="46"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
-      <c r="N65" s="50">
+      <c r="N65" s="46">
         <v>11</v>
       </c>
-      <c r="O65" s="50"/>
+      <c r="O65" s="46"/>
       <c r="P65" s="5"/>
       <c r="Q65" s="5"/>
-      <c r="R65" s="50">
+      <c r="R65" s="46">
         <v>12</v>
       </c>
-      <c r="S65" s="50"/>
+      <c r="S65" s="46"/>
       <c r="T65" s="5"/>
       <c r="U65" s="5"/>
-      <c r="V65" s="50">
+      <c r="V65" s="46">
         <v>13</v>
       </c>
-      <c r="W65" s="50"/>
+      <c r="W65" s="46"/>
       <c r="X65" s="5"/>
       <c r="Y65" s="5"/>
-      <c r="Z65" s="50">
+      <c r="Z65" s="46">
         <v>14</v>
       </c>
-      <c r="AA65" s="50"/>
+      <c r="AA65" s="46"/>
       <c r="AB65" s="5"/>
       <c r="AC65" s="5"/>
-      <c r="AD65" s="50">
+      <c r="AD65" s="46">
         <v>15</v>
       </c>
-      <c r="AE65" s="50"/>
+      <c r="AE65" s="46"/>
       <c r="AF65" s="5"/>
       <c r="AG65" s="5"/>
-      <c r="AH65" s="50">
+      <c r="AH65" s="46">
         <v>16</v>
       </c>
-      <c r="AI65" s="50"/>
+      <c r="AI65" s="46"/>
       <c r="AJ65" s="5"/>
       <c r="AK65" s="5"/>
-      <c r="AL65" s="50">
+      <c r="AL65" s="46">
         <v>17</v>
       </c>
-      <c r="AM65" s="50"/>
+      <c r="AM65" s="46"/>
       <c r="AN65" s="5"/>
       <c r="AO65" s="5"/>
-      <c r="AP65" s="50">
+      <c r="AP65" s="46">
         <v>18</v>
       </c>
-      <c r="AQ65" s="50"/>
+      <c r="AQ65" s="46"/>
       <c r="AR65" s="5"/>
       <c r="AS65" s="5"/>
-      <c r="AT65" s="50">
+      <c r="AT65" s="46">
         <v>19</v>
       </c>
-      <c r="AU65" s="50"/>
+      <c r="AU65" s="46"/>
       <c r="AV65" s="5"/>
       <c r="AW65" s="5"/>
-      <c r="AX65" s="50">
+      <c r="AX65" s="46">
         <v>20</v>
       </c>
-      <c r="AY65" s="50"/>
+      <c r="AY65" s="46"/>
       <c r="AZ65" s="5"/>
       <c r="BA65" s="5"/>
-      <c r="BB65" s="50">
+      <c r="BB65" s="46">
         <v>21</v>
       </c>
-      <c r="BC65" s="50"/>
+      <c r="BC65" s="46"/>
       <c r="BD65" s="5"/>
       <c r="BE65" s="5"/>
-      <c r="BF65" s="77">
+      <c r="BF65" s="48">
         <v>22</v>
       </c>
-      <c r="BG65" s="77"/>
+      <c r="BG65" s="48"/>
       <c r="BH65" s="5"/>
       <c r="BI65" s="5"/>
-      <c r="BJ65" s="50">
+      <c r="BJ65" s="46">
         <v>23</v>
       </c>
-      <c r="BK65" s="51"/>
+      <c r="BK65" s="47"/>
       <c r="BL65" s="7"/>
       <c r="BM65" s="1"/>
       <c r="BN65" s="1"/>
     </row>
     <row r="66" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A66" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
-      <c r="H66" s="79" t="s">
+      <c r="H66" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="I66" s="80"/>
-[...8 lines deleted...]
-      <c r="R66" s="81"/>
+      <c r="I66" s="62"/>
+      <c r="J66" s="62"/>
+      <c r="K66" s="62"/>
+      <c r="L66" s="62"/>
+      <c r="M66" s="62"/>
+      <c r="N66" s="62"/>
+      <c r="O66" s="62"/>
+      <c r="P66" s="62"/>
+      <c r="Q66" s="62"/>
+      <c r="R66" s="79"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
       <c r="V66" s="7"/>
       <c r="W66" s="7"/>
       <c r="X66" s="7"/>
       <c r="Y66" s="7"/>
       <c r="Z66" s="7"/>
       <c r="AA66" s="7"/>
       <c r="AB66" s="7"/>
       <c r="AC66" s="7"/>
       <c r="AD66" s="7"/>
       <c r="AE66" s="7"/>
       <c r="AF66" s="7"/>
       <c r="AG66" s="7"/>
       <c r="AH66" s="7"/>
       <c r="AI66" s="7"/>
       <c r="AJ66" s="7"/>
       <c r="AK66" s="7"/>
       <c r="AL66" s="7"/>
       <c r="AM66" s="7"/>
       <c r="AN66" s="7"/>
       <c r="AO66" s="7"/>
       <c r="AP66" s="7"/>
-      <c r="AQ66" s="58" t="s">
+      <c r="AQ66" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="AR66" s="59"/>
-[...4 lines deleted...]
-      <c r="AW66" s="62"/>
+      <c r="AR66" s="50"/>
+      <c r="AS66" s="50"/>
+      <c r="AT66" s="50"/>
+      <c r="AU66" s="50"/>
+      <c r="AV66" s="50"/>
+      <c r="AW66" s="51"/>
       <c r="AX66" s="7"/>
       <c r="AY66" s="7"/>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="7"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="7"/>
       <c r="BF66" s="7"/>
       <c r="BG66" s="7"/>
       <c r="BH66" s="7"/>
       <c r="BI66" s="7"/>
       <c r="BJ66" s="7"/>
       <c r="BK66" s="7"/>
       <c r="BL66" s="7"/>
       <c r="BM66" s="1"/>
       <c r="BN66" s="1"/>
     </row>
     <row r="67" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
@@ -5712,59 +5710,59 @@
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
       <c r="V67" s="7"/>
       <c r="W67" s="7"/>
       <c r="X67" s="7"/>
       <c r="Y67" s="7"/>
       <c r="Z67" s="7"/>
       <c r="AA67" s="7"/>
       <c r="AB67" s="7"/>
       <c r="AC67" s="7"/>
       <c r="AD67" s="7"/>
       <c r="AE67" s="7"/>
       <c r="AF67" s="7"/>
       <c r="AG67" s="7"/>
       <c r="AH67" s="7"/>
       <c r="AI67" s="7"/>
       <c r="AJ67" s="7"/>
       <c r="AK67" s="7"/>
       <c r="AL67" s="7"/>
       <c r="AM67" s="7"/>
       <c r="AN67" s="7"/>
       <c r="AO67" s="7"/>
       <c r="AP67" s="7"/>
-      <c r="AQ67" s="55" t="s">
+      <c r="AQ67" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="AR67" s="56"/>
-[...4 lines deleted...]
-      <c r="AW67" s="57"/>
+      <c r="AR67" s="66"/>
+      <c r="AS67" s="66"/>
+      <c r="AT67" s="66"/>
+      <c r="AU67" s="66"/>
+      <c r="AV67" s="66"/>
+      <c r="AW67" s="67"/>
       <c r="AX67" s="7"/>
       <c r="AY67" s="7"/>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
       <c r="BB67" s="7"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
       <c r="BE67" s="7"/>
       <c r="BF67" s="7"/>
       <c r="BG67" s="7"/>
       <c r="BH67" s="7"/>
       <c r="BI67" s="7"/>
       <c r="BJ67" s="7"/>
       <c r="BK67" s="7"/>
       <c r="BL67" s="7"/>
       <c r="BM67" s="1"/>
       <c r="BN67" s="1"/>
     </row>
     <row r="68" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A68" s="29"/>
       <c r="B68" s="12"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
@@ -6222,112 +6220,112 @@
       <c r="AX74" s="7"/>
       <c r="AY74" s="7"/>
       <c r="AZ74" s="7"/>
       <c r="BA74" s="7"/>
       <c r="BB74" s="7"/>
       <c r="BC74" s="7"/>
       <c r="BD74" s="7"/>
       <c r="BE74" s="7"/>
       <c r="BF74" s="7"/>
       <c r="BG74" s="7"/>
       <c r="BH74" s="7"/>
       <c r="BI74" s="7"/>
       <c r="BJ74" s="7"/>
       <c r="BK74" s="7"/>
       <c r="BL74" s="7"/>
       <c r="BM74" s="1"/>
       <c r="BN74" s="1"/>
     </row>
     <row r="75" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A75" s="3"/>
       <c r="B75" s="12"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
-      <c r="G75" s="52" t="s">
+      <c r="G75" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="H75" s="46"/>
-[...30 lines deleted...]
-      <c r="AM75" s="93" t="s">
+      <c r="H75" s="54"/>
+      <c r="I75" s="54"/>
+      <c r="J75" s="54"/>
+      <c r="K75" s="54"/>
+      <c r="L75" s="54"/>
+      <c r="M75" s="54"/>
+      <c r="N75" s="54"/>
+      <c r="O75" s="54"/>
+      <c r="P75" s="54"/>
+      <c r="Q75" s="54"/>
+      <c r="R75" s="54"/>
+      <c r="S75" s="54"/>
+      <c r="T75" s="54"/>
+      <c r="U75" s="54"/>
+      <c r="V75" s="54"/>
+      <c r="W75" s="54"/>
+      <c r="X75" s="54"/>
+      <c r="Y75" s="54"/>
+      <c r="Z75" s="54"/>
+      <c r="AA75" s="54"/>
+      <c r="AB75" s="54"/>
+      <c r="AC75" s="54"/>
+      <c r="AD75" s="54"/>
+      <c r="AE75" s="54"/>
+      <c r="AF75" s="54"/>
+      <c r="AG75" s="54"/>
+      <c r="AH75" s="54"/>
+      <c r="AI75" s="54"/>
+      <c r="AJ75" s="54"/>
+      <c r="AK75" s="54"/>
+      <c r="AL75" s="58"/>
+      <c r="AM75" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="AN75" s="93"/>
-[...3 lines deleted...]
-      <c r="AR75" s="52" t="s">
+      <c r="AN75" s="100"/>
+      <c r="AO75" s="100"/>
+      <c r="AP75" s="100"/>
+      <c r="AQ75" s="100"/>
+      <c r="AR75" s="100"/>
+      <c r="AS75" s="100"/>
+      <c r="AT75" s="100"/>
+      <c r="AU75" s="100"/>
+      <c r="AV75" s="100"/>
+      <c r="AW75" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="AS75" s="46"/>
-[...16 lines deleted...]
-      <c r="BJ75" s="47"/>
+      <c r="AX75" s="54"/>
+      <c r="AY75" s="54"/>
+      <c r="AZ75" s="54"/>
+      <c r="BA75" s="54"/>
+      <c r="BB75" s="54"/>
+      <c r="BC75" s="54"/>
+      <c r="BD75" s="54"/>
+      <c r="BE75" s="54"/>
+      <c r="BF75" s="54"/>
+      <c r="BG75" s="54"/>
+      <c r="BH75" s="54"/>
+      <c r="BI75" s="54"/>
+      <c r="BJ75" s="58"/>
       <c r="BK75" s="7"/>
       <c r="BL75" s="7"/>
       <c r="BM75" s="1"/>
       <c r="BN75" s="1"/>
     </row>
     <row r="76" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="29"/>
       <c r="B76" s="12"/>
       <c r="C76" s="7"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
       <c r="N76" s="18"/>
       <c r="O76" s="18"/>
       <c r="P76" s="18"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
@@ -6565,359 +6563,355 @@
       <c r="AU79" s="7"/>
       <c r="AV79" s="7"/>
       <c r="AW79" s="7"/>
       <c r="AX79" s="7"/>
       <c r="AY79" s="7"/>
       <c r="AZ79" s="7"/>
       <c r="BA79" s="7"/>
       <c r="BB79" s="7"/>
       <c r="BC79" s="7"/>
       <c r="BD79" s="7"/>
       <c r="BE79" s="7"/>
       <c r="BF79" s="7"/>
       <c r="BG79" s="7"/>
       <c r="BH79" s="7"/>
       <c r="BI79" s="7"/>
       <c r="BJ79" s="7"/>
       <c r="BK79" s="7"/>
       <c r="BL79" s="7"/>
       <c r="BM79" s="1"/>
       <c r="BN79" s="1"/>
     </row>
     <row r="80" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A80" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="78">
+      <c r="B80" s="68">
         <v>8</v>
       </c>
-      <c r="C80" s="74"/>
+      <c r="C80" s="69"/>
       <c r="D80" s="5"/>
       <c r="E80" s="5"/>
-      <c r="F80" s="50">
+      <c r="F80" s="46">
         <v>9</v>
       </c>
-      <c r="G80" s="50"/>
+      <c r="G80" s="46"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
-      <c r="J80" s="50">
+      <c r="J80" s="46">
         <v>10</v>
       </c>
-      <c r="K80" s="50"/>
+      <c r="K80" s="46"/>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
-      <c r="N80" s="50">
+      <c r="N80" s="46">
         <v>11</v>
       </c>
-      <c r="O80" s="50"/>
+      <c r="O80" s="46"/>
       <c r="P80" s="5"/>
       <c r="Q80" s="5"/>
-      <c r="R80" s="50">
+      <c r="R80" s="46">
         <v>12</v>
       </c>
-      <c r="S80" s="50"/>
+      <c r="S80" s="46"/>
       <c r="T80" s="5"/>
       <c r="U80" s="5"/>
-      <c r="V80" s="50">
+      <c r="V80" s="46">
         <v>13</v>
       </c>
-      <c r="W80" s="50"/>
+      <c r="W80" s="46"/>
       <c r="X80" s="5"/>
       <c r="Y80" s="5"/>
-      <c r="Z80" s="50">
+      <c r="Z80" s="46">
         <v>14</v>
       </c>
-      <c r="AA80" s="50"/>
+      <c r="AA80" s="46"/>
       <c r="AB80" s="5"/>
       <c r="AC80" s="5"/>
-      <c r="AD80" s="50">
+      <c r="AD80" s="46">
         <v>15</v>
       </c>
-      <c r="AE80" s="50"/>
+      <c r="AE80" s="46"/>
       <c r="AF80" s="5"/>
       <c r="AG80" s="5"/>
-      <c r="AH80" s="50">
+      <c r="AH80" s="46">
         <v>16</v>
       </c>
-      <c r="AI80" s="50"/>
+      <c r="AI80" s="46"/>
       <c r="AJ80" s="5"/>
       <c r="AK80" s="5"/>
-      <c r="AL80" s="50">
+      <c r="AL80" s="46">
         <v>17</v>
       </c>
-      <c r="AM80" s="50"/>
+      <c r="AM80" s="46"/>
       <c r="AN80" s="5"/>
       <c r="AO80" s="5"/>
-      <c r="AP80" s="50">
+      <c r="AP80" s="46">
         <v>18</v>
       </c>
-      <c r="AQ80" s="50"/>
+      <c r="AQ80" s="46"/>
       <c r="AR80" s="5"/>
       <c r="AS80" s="5"/>
-      <c r="AT80" s="50">
+      <c r="AT80" s="46">
         <v>19</v>
       </c>
-      <c r="AU80" s="50"/>
+      <c r="AU80" s="46"/>
       <c r="AV80" s="5"/>
       <c r="AW80" s="5"/>
-      <c r="AX80" s="50">
+      <c r="AX80" s="46">
         <v>20</v>
       </c>
-      <c r="AY80" s="50"/>
+      <c r="AY80" s="46"/>
       <c r="AZ80" s="5"/>
       <c r="BA80" s="5"/>
-      <c r="BB80" s="50">
+      <c r="BB80" s="46">
         <v>21</v>
       </c>
-      <c r="BC80" s="50"/>
+      <c r="BC80" s="46"/>
       <c r="BD80" s="5"/>
       <c r="BE80" s="5"/>
-      <c r="BF80" s="77">
+      <c r="BF80" s="48">
         <v>22</v>
       </c>
-      <c r="BG80" s="77"/>
+      <c r="BG80" s="48"/>
       <c r="BH80" s="5"/>
       <c r="BI80" s="5"/>
-      <c r="BJ80" s="50">
+      <c r="BJ80" s="46">
         <v>23</v>
       </c>
-      <c r="BK80" s="51"/>
+      <c r="BK80" s="47"/>
       <c r="BL80" s="7"/>
       <c r="BM80" s="1"/>
       <c r="BN80" s="1"/>
     </row>
     <row r="81" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A81" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="7"/>
       <c r="D81" s="7"/>
       <c r="E81" s="7"/>
       <c r="F81" s="7"/>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
-      <c r="I81" s="58" t="s">
+      <c r="I81" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="J81" s="59"/>
-[...28 lines deleted...]
-      <c r="AM81" s="62"/>
+      <c r="J81" s="50"/>
+      <c r="K81" s="50"/>
+      <c r="L81" s="50"/>
+      <c r="M81" s="50"/>
+      <c r="N81" s="50"/>
+      <c r="O81" s="50"/>
+      <c r="P81" s="50"/>
+      <c r="Q81" s="50"/>
+      <c r="R81" s="50"/>
+      <c r="S81" s="50"/>
+      <c r="T81" s="50"/>
+      <c r="U81" s="50"/>
+      <c r="V81" s="50"/>
+      <c r="W81" s="50"/>
+      <c r="X81" s="50"/>
+      <c r="Y81" s="50"/>
+      <c r="Z81" s="50"/>
+      <c r="AA81" s="50"/>
+      <c r="AB81" s="50"/>
+      <c r="AC81" s="50"/>
+      <c r="AD81" s="50"/>
+      <c r="AE81" s="50"/>
+      <c r="AF81" s="50"/>
+      <c r="AG81" s="50"/>
+      <c r="AH81" s="50"/>
+      <c r="AI81" s="50"/>
+      <c r="AJ81" s="50"/>
+      <c r="AK81" s="50"/>
+      <c r="AL81" s="50"/>
+      <c r="AM81" s="51"/>
       <c r="AN81" s="7"/>
       <c r="AO81" s="7"/>
       <c r="AP81" s="7"/>
       <c r="AQ81" s="7"/>
       <c r="AR81" s="7"/>
       <c r="AS81" s="7"/>
       <c r="AT81" s="7"/>
       <c r="AU81" s="7"/>
       <c r="AV81" s="7"/>
       <c r="AW81" s="7"/>
       <c r="AX81" s="7"/>
       <c r="AY81" s="7"/>
       <c r="AZ81" s="7"/>
       <c r="BA81" s="7"/>
       <c r="BB81" s="7"/>
       <c r="BC81" s="7"/>
       <c r="BD81" s="7"/>
       <c r="BE81" s="7"/>
       <c r="BF81" s="7"/>
       <c r="BG81" s="7"/>
       <c r="BH81" s="7"/>
       <c r="BI81" s="7"/>
       <c r="BJ81" s="7"/>
       <c r="BK81" s="7"/>
       <c r="BL81" s="7"/>
       <c r="BM81" s="1"/>
       <c r="BN81" s="1"/>
     </row>
     <row r="82" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A82" s="29"/>
       <c r="B82" s="12"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
-      <c r="I82" s="55" t="s">
+      <c r="I82" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="J82" s="56"/>
-[...28 lines deleted...]
-      <c r="AM82" s="57"/>
+      <c r="J82" s="66"/>
+      <c r="K82" s="66"/>
+      <c r="L82" s="66"/>
+      <c r="M82" s="66"/>
+      <c r="N82" s="66"/>
+      <c r="O82" s="66"/>
+      <c r="P82" s="66"/>
+      <c r="Q82" s="66"/>
+      <c r="R82" s="66"/>
+      <c r="S82" s="66"/>
+      <c r="T82" s="66"/>
+      <c r="U82" s="66"/>
+      <c r="V82" s="66"/>
+      <c r="W82" s="66"/>
+      <c r="X82" s="66"/>
+      <c r="Y82" s="66"/>
+      <c r="Z82" s="66"/>
+      <c r="AA82" s="66"/>
+      <c r="AB82" s="66"/>
+      <c r="AC82" s="66"/>
+      <c r="AD82" s="66"/>
+      <c r="AE82" s="66"/>
+      <c r="AF82" s="66"/>
+      <c r="AG82" s="66"/>
+      <c r="AH82" s="66"/>
+      <c r="AI82" s="66"/>
+      <c r="AJ82" s="66"/>
+      <c r="AK82" s="66"/>
+      <c r="AL82" s="66"/>
+      <c r="AM82" s="67"/>
       <c r="AN82" s="7"/>
       <c r="AO82" s="7"/>
       <c r="AP82" s="7"/>
       <c r="AQ82" s="7"/>
       <c r="AR82" s="7"/>
       <c r="AS82" s="7"/>
       <c r="AT82" s="7"/>
       <c r="AU82" s="7"/>
       <c r="AV82" s="7"/>
       <c r="AW82" s="7"/>
       <c r="AX82" s="7"/>
       <c r="AY82" s="7"/>
       <c r="AZ82" s="7"/>
       <c r="BA82" s="7"/>
       <c r="BB82" s="7"/>
       <c r="BC82" s="7"/>
       <c r="BD82" s="7"/>
       <c r="BE82" s="7"/>
       <c r="BF82" s="7"/>
       <c r="BG82" s="7"/>
       <c r="BH82" s="7"/>
       <c r="BI82" s="7"/>
       <c r="BJ82" s="7"/>
       <c r="BK82" s="7"/>
       <c r="BL82" s="7"/>
       <c r="BM82" s="1"/>
       <c r="BN82" s="1"/>
     </row>
     <row r="83" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A83" s="3"/>
       <c r="B83" s="12"/>
       <c r="C83" s="7"/>
       <c r="D83" s="7"/>
       <c r="E83" s="37"/>
       <c r="F83" s="37"/>
-      <c r="G83" s="88" t="s">
+      <c r="G83" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="H83" s="89"/>
-[...57 lines deleted...]
-      <c r="BJ83" s="47"/>
+      <c r="H83" s="54"/>
+      <c r="I83" s="54"/>
+      <c r="J83" s="54"/>
+      <c r="K83" s="54"/>
+      <c r="L83" s="54"/>
+      <c r="M83" s="54"/>
+      <c r="N83" s="54"/>
+      <c r="O83" s="54"/>
+      <c r="P83" s="54"/>
+      <c r="Q83" s="54"/>
+      <c r="R83" s="54"/>
+      <c r="S83" s="54"/>
+      <c r="T83" s="54"/>
+      <c r="U83" s="54"/>
+      <c r="V83" s="54"/>
+      <c r="W83" s="54"/>
+      <c r="X83" s="54"/>
+      <c r="Y83" s="54"/>
+      <c r="Z83" s="54"/>
+      <c r="AA83" s="54"/>
+      <c r="AB83" s="54"/>
+      <c r="AC83" s="54"/>
+      <c r="AD83" s="54"/>
+      <c r="AE83" s="54"/>
+      <c r="AF83" s="54"/>
+      <c r="AG83" s="54"/>
+      <c r="AH83" s="54"/>
+      <c r="AI83" s="54"/>
+      <c r="AJ83" s="54"/>
+      <c r="AK83" s="54"/>
+      <c r="AL83" s="54"/>
+      <c r="AM83" s="54"/>
+      <c r="AN83" s="54"/>
+      <c r="AO83" s="54"/>
+      <c r="AP83" s="54"/>
+      <c r="AQ83" s="54"/>
+      <c r="AR83" s="54"/>
+      <c r="AS83" s="54"/>
+      <c r="AT83" s="54"/>
+      <c r="AU83" s="54"/>
+      <c r="AV83" s="54"/>
+      <c r="AW83" s="54"/>
+      <c r="AX83" s="54"/>
+      <c r="AY83" s="54"/>
+      <c r="AZ83" s="54"/>
+      <c r="BA83" s="54"/>
+      <c r="BB83" s="54"/>
+      <c r="BC83" s="54"/>
+      <c r="BD83" s="54"/>
+      <c r="BE83" s="54"/>
+      <c r="BF83" s="54"/>
+      <c r="BG83" s="54"/>
+      <c r="BH83" s="54"/>
+      <c r="BI83" s="54"/>
+      <c r="BJ83" s="58"/>
       <c r="BK83" s="7"/>
       <c r="BL83" s="7"/>
       <c r="BM83" s="1"/>
       <c r="BN83" s="1"/>
     </row>
     <row r="84" spans="1:66" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A84" s="29"/>
       <c r="B84" s="12"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
       <c r="O84" s="7"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
@@ -7359,214 +7353,214 @@
       <c r="AU90" s="7"/>
       <c r="AV90" s="7"/>
       <c r="AW90" s="7"/>
       <c r="AX90" s="7"/>
       <c r="AY90" s="7"/>
       <c r="AZ90" s="7"/>
       <c r="BA90" s="7"/>
       <c r="BB90" s="7"/>
       <c r="BC90" s="7"/>
       <c r="BD90" s="7"/>
       <c r="BE90" s="7"/>
       <c r="BF90" s="7"/>
       <c r="BG90" s="7"/>
       <c r="BH90" s="7"/>
       <c r="BI90" s="7"/>
       <c r="BJ90" s="7"/>
       <c r="BK90" s="7"/>
       <c r="BL90" s="7"/>
       <c r="BM90" s="1"/>
       <c r="BN90" s="1"/>
     </row>
     <row r="91" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A91" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B91" s="78">
+      <c r="B91" s="68">
         <v>8</v>
       </c>
-      <c r="C91" s="74"/>
+      <c r="C91" s="69"/>
       <c r="D91" s="5"/>
       <c r="E91" s="5"/>
-      <c r="F91" s="50">
+      <c r="F91" s="46">
         <v>9</v>
       </c>
-      <c r="G91" s="50"/>
+      <c r="G91" s="46"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
-      <c r="J91" s="50">
+      <c r="J91" s="46">
         <v>10</v>
       </c>
-      <c r="K91" s="50"/>
+      <c r="K91" s="46"/>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
-      <c r="N91" s="50">
+      <c r="N91" s="46">
         <v>11</v>
       </c>
-      <c r="O91" s="50"/>
+      <c r="O91" s="46"/>
       <c r="P91" s="5"/>
       <c r="Q91" s="5"/>
-      <c r="R91" s="50">
+      <c r="R91" s="46">
         <v>12</v>
       </c>
-      <c r="S91" s="50"/>
+      <c r="S91" s="46"/>
       <c r="T91" s="5"/>
       <c r="U91" s="5"/>
-      <c r="V91" s="50">
+      <c r="V91" s="46">
         <v>13</v>
       </c>
-      <c r="W91" s="50"/>
+      <c r="W91" s="46"/>
       <c r="X91" s="5"/>
       <c r="Y91" s="5"/>
-      <c r="Z91" s="50">
+      <c r="Z91" s="46">
         <v>14</v>
       </c>
-      <c r="AA91" s="50"/>
+      <c r="AA91" s="46"/>
       <c r="AB91" s="5"/>
       <c r="AC91" s="5"/>
-      <c r="AD91" s="50">
+      <c r="AD91" s="46">
         <v>15</v>
       </c>
-      <c r="AE91" s="50"/>
+      <c r="AE91" s="46"/>
       <c r="AF91" s="5"/>
       <c r="AG91" s="5"/>
-      <c r="AH91" s="50">
+      <c r="AH91" s="46">
         <v>16</v>
       </c>
-      <c r="AI91" s="50"/>
+      <c r="AI91" s="46"/>
       <c r="AJ91" s="5"/>
       <c r="AK91" s="5"/>
-      <c r="AL91" s="50">
+      <c r="AL91" s="46">
         <v>17</v>
       </c>
-      <c r="AM91" s="50"/>
+      <c r="AM91" s="46"/>
       <c r="AN91" s="5"/>
       <c r="AO91" s="5"/>
-      <c r="AP91" s="50">
+      <c r="AP91" s="46">
         <v>18</v>
       </c>
-      <c r="AQ91" s="50"/>
+      <c r="AQ91" s="46"/>
       <c r="AR91" s="5"/>
       <c r="AS91" s="5"/>
-      <c r="AT91" s="50">
+      <c r="AT91" s="46">
         <v>19</v>
       </c>
-      <c r="AU91" s="50"/>
+      <c r="AU91" s="46"/>
       <c r="AV91" s="5"/>
       <c r="AW91" s="5"/>
-      <c r="AX91" s="50">
+      <c r="AX91" s="46">
         <v>20</v>
       </c>
-      <c r="AY91" s="50"/>
+      <c r="AY91" s="46"/>
       <c r="AZ91" s="5"/>
       <c r="BA91" s="5"/>
-      <c r="BB91" s="50">
+      <c r="BB91" s="46">
         <v>21</v>
       </c>
-      <c r="BC91" s="50"/>
+      <c r="BC91" s="46"/>
       <c r="BD91" s="5"/>
       <c r="BE91" s="5"/>
-      <c r="BF91" s="77">
+      <c r="BF91" s="48">
         <v>22</v>
       </c>
-      <c r="BG91" s="77"/>
+      <c r="BG91" s="48"/>
       <c r="BH91" s="5"/>
       <c r="BI91" s="5"/>
-      <c r="BJ91" s="50">
+      <c r="BJ91" s="46">
         <v>23</v>
       </c>
-      <c r="BK91" s="51"/>
+      <c r="BK91" s="47"/>
       <c r="BL91" s="7"/>
       <c r="BM91" s="1"/>
       <c r="BN91" s="1"/>
     </row>
     <row r="92" spans="1:66" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A92" s="3"/>
       <c r="B92" s="7"/>
       <c r="D92" s="37"/>
       <c r="E92" s="37"/>
       <c r="F92" s="37"/>
-      <c r="G92" s="103" t="s">
+      <c r="G92" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="H92" s="104"/>
-[...34 lines deleted...]
-      <c r="AQ92" s="46" t="s">
+      <c r="H92" s="53"/>
+      <c r="I92" s="53"/>
+      <c r="J92" s="53"/>
+      <c r="K92" s="53"/>
+      <c r="L92" s="53"/>
+      <c r="M92" s="53"/>
+      <c r="N92" s="53"/>
+      <c r="O92" s="53"/>
+      <c r="P92" s="53"/>
+      <c r="Q92" s="53"/>
+      <c r="R92" s="53"/>
+      <c r="S92" s="53"/>
+      <c r="T92" s="53"/>
+      <c r="U92" s="53"/>
+      <c r="V92" s="53"/>
+      <c r="W92" s="53"/>
+      <c r="X92" s="53"/>
+      <c r="Y92" s="53"/>
+      <c r="Z92" s="53"/>
+      <c r="AA92" s="53"/>
+      <c r="AB92" s="53"/>
+      <c r="AC92" s="53"/>
+      <c r="AD92" s="53"/>
+      <c r="AE92" s="53"/>
+      <c r="AF92" s="53"/>
+      <c r="AG92" s="53"/>
+      <c r="AH92" s="53"/>
+      <c r="AI92" s="53"/>
+      <c r="AJ92" s="53"/>
+      <c r="AK92" s="53"/>
+      <c r="AL92" s="53"/>
+      <c r="AM92" s="53"/>
+      <c r="AN92" s="53"/>
+      <c r="AO92" s="53"/>
+      <c r="AP92" s="53"/>
+      <c r="AQ92" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="AR92" s="46"/>
-[...17 lines deleted...]
-      <c r="BJ92" s="47"/>
+      <c r="AR92" s="54"/>
+      <c r="AS92" s="54"/>
+      <c r="AT92" s="54"/>
+      <c r="AU92" s="54"/>
+      <c r="AV92" s="54"/>
+      <c r="AW92" s="54"/>
+      <c r="AX92" s="54"/>
+      <c r="AY92" s="54"/>
+      <c r="AZ92" s="54"/>
+      <c r="BA92" s="54"/>
+      <c r="BB92" s="54"/>
+      <c r="BC92" s="54"/>
+      <c r="BD92" s="54"/>
+      <c r="BE92" s="54"/>
+      <c r="BF92" s="54"/>
+      <c r="BG92" s="54"/>
+      <c r="BH92" s="54"/>
+      <c r="BI92" s="54"/>
+      <c r="BJ92" s="58"/>
       <c r="BK92" s="7"/>
       <c r="BL92" s="7"/>
       <c r="BM92" s="1"/>
       <c r="BN92" s="1"/>
     </row>
     <row r="93" spans="1:66" ht="15" x14ac:dyDescent="0.2">
       <c r="A93" s="30"/>
       <c r="B93" s="12"/>
       <c r="C93" s="1"/>
       <c r="D93" s="1"/>
       <c r="E93" s="1"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
@@ -7801,218 +7795,215 @@
       <c r="AR96" s="7"/>
       <c r="AS96" s="7"/>
       <c r="AT96" s="7"/>
       <c r="AU96" s="7"/>
       <c r="AV96" s="7"/>
       <c r="AW96" s="7"/>
       <c r="AX96" s="7"/>
       <c r="AY96" s="7"/>
       <c r="AZ96" s="7"/>
       <c r="BA96" s="7"/>
       <c r="BB96" s="7"/>
       <c r="BC96" s="7"/>
       <c r="BD96" s="7"/>
       <c r="BE96" s="7"/>
       <c r="BF96" s="7"/>
       <c r="BG96" s="7"/>
       <c r="BH96" s="7"/>
       <c r="BI96" s="7"/>
       <c r="BJ96" s="7"/>
       <c r="BK96" s="7"/>
       <c r="BL96" s="7"/>
       <c r="BM96" s="1"/>
       <c r="BN96" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="167">
-[...38 lines deleted...]
-    <mergeCell ref="R80:S80"/>
+  <mergeCells count="164">
+    <mergeCell ref="AX50:AY50"/>
+    <mergeCell ref="AT65:AU65"/>
+    <mergeCell ref="AH50:AI50"/>
+    <mergeCell ref="AP50:AQ50"/>
+    <mergeCell ref="AL50:AM50"/>
+    <mergeCell ref="AH80:AI80"/>
+    <mergeCell ref="AD80:AE80"/>
+    <mergeCell ref="AP80:AQ80"/>
+    <mergeCell ref="AM75:AV75"/>
+    <mergeCell ref="AW75:BJ75"/>
+    <mergeCell ref="AP58:BJ58"/>
+    <mergeCell ref="AP91:AQ91"/>
+    <mergeCell ref="BB91:BC91"/>
+    <mergeCell ref="AX91:AY91"/>
+    <mergeCell ref="AD91:AE91"/>
+    <mergeCell ref="AH91:AI91"/>
+    <mergeCell ref="AT91:AU91"/>
+    <mergeCell ref="AP65:AQ65"/>
+    <mergeCell ref="G83:BJ83"/>
+    <mergeCell ref="A3:BN3"/>
+    <mergeCell ref="G52:Q52"/>
+    <mergeCell ref="Z8:AJ8"/>
+    <mergeCell ref="Z9:AJ9"/>
+    <mergeCell ref="M43:S43"/>
+    <mergeCell ref="AL26:BE26"/>
+    <mergeCell ref="AL29:BE29"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="AL25:AM25"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="J16:O16"/>
+    <mergeCell ref="I17:R17"/>
+    <mergeCell ref="AH25:AI25"/>
+    <mergeCell ref="H11:R14"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="H10:R10"/>
+    <mergeCell ref="AG43:AY43"/>
+    <mergeCell ref="I9:O9"/>
+    <mergeCell ref="I8:O8"/>
+    <mergeCell ref="AX7:AY7"/>
+    <mergeCell ref="BJ25:BK25"/>
+    <mergeCell ref="BF25:BG25"/>
+    <mergeCell ref="AP25:AQ25"/>
+    <mergeCell ref="AT25:AU25"/>
+    <mergeCell ref="AX25:AY25"/>
+    <mergeCell ref="BF7:BG7"/>
+    <mergeCell ref="BJ7:BK7"/>
+    <mergeCell ref="BB7:BC7"/>
+    <mergeCell ref="AP7:AQ7"/>
+    <mergeCell ref="AT7:AU7"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="AL7:AM7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AH7:AI7"/>
+    <mergeCell ref="AD25:AE25"/>
+    <mergeCell ref="BB25:BC25"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="J91:K91"/>
+    <mergeCell ref="N91:O91"/>
+    <mergeCell ref="Z91:AA91"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="H66:R66"/>
+    <mergeCell ref="R65:S65"/>
+    <mergeCell ref="N65:O65"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="Z50:AA50"/>
+    <mergeCell ref="H53:R53"/>
+    <mergeCell ref="B58:F58"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="J65:K65"/>
+    <mergeCell ref="V65:W65"/>
+    <mergeCell ref="Z65:AA65"/>
     <mergeCell ref="B80:C80"/>
     <mergeCell ref="F80:G80"/>
     <mergeCell ref="J80:K80"/>
     <mergeCell ref="N80:O80"/>
     <mergeCell ref="BF80:BG80"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="G30:N30"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="S18:AL18"/>
     <mergeCell ref="K18:R18"/>
     <mergeCell ref="O30:AL30"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="F29:P29"/>
     <mergeCell ref="AZ43:BG43"/>
     <mergeCell ref="Z40:AA40"/>
     <mergeCell ref="AD40:AE40"/>
     <mergeCell ref="AM30:AP30"/>
     <mergeCell ref="AY52:BG52"/>
     <mergeCell ref="G41:Z41"/>
     <mergeCell ref="AQ67:AW67"/>
+    <mergeCell ref="BJ50:BK50"/>
+    <mergeCell ref="BJ65:BK65"/>
+    <mergeCell ref="AT50:AU50"/>
+    <mergeCell ref="AX80:AY80"/>
+    <mergeCell ref="BB80:BC80"/>
+    <mergeCell ref="I82:AM82"/>
+    <mergeCell ref="G51:Q51"/>
+    <mergeCell ref="BJ80:BK80"/>
+    <mergeCell ref="BF50:BG50"/>
+    <mergeCell ref="AY51:BG51"/>
+    <mergeCell ref="AL80:AM80"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="AD50:AE50"/>
+    <mergeCell ref="BB65:BC65"/>
+    <mergeCell ref="BF65:BG65"/>
+    <mergeCell ref="BB50:BC50"/>
+    <mergeCell ref="R80:S80"/>
     <mergeCell ref="V80:W80"/>
     <mergeCell ref="Z80:AA80"/>
-    <mergeCell ref="AU58:AX58"/>
-[...1 lines deleted...]
-    <mergeCell ref="AM75:AQ75"/>
     <mergeCell ref="AT80:AU80"/>
     <mergeCell ref="AH65:AI65"/>
     <mergeCell ref="AL65:AM65"/>
+    <mergeCell ref="G92:AP92"/>
+    <mergeCell ref="W58:AJ58"/>
+    <mergeCell ref="AK58:AO58"/>
+    <mergeCell ref="AM18:AP18"/>
+    <mergeCell ref="G75:AL75"/>
+    <mergeCell ref="G58:V58"/>
+    <mergeCell ref="M42:S42"/>
+    <mergeCell ref="AX65:AY65"/>
+    <mergeCell ref="H44:S44"/>
+    <mergeCell ref="I81:AM81"/>
+    <mergeCell ref="AQ30:BI30"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="AQ18:AW18"/>
+    <mergeCell ref="BF91:BG91"/>
     <mergeCell ref="AD65:AE65"/>
     <mergeCell ref="AQ66:AW66"/>
     <mergeCell ref="R91:S91"/>
     <mergeCell ref="V91:W91"/>
-    <mergeCell ref="M83:T83"/>
-[...68 lines deleted...]
-    <mergeCell ref="AG43:AY43"/>
     <mergeCell ref="AQ92:BJ92"/>
     <mergeCell ref="AA41:BH41"/>
     <mergeCell ref="BJ91:BK91"/>
     <mergeCell ref="AL91:AM91"/>
-    <mergeCell ref="AP91:AQ91"/>
-[...16 lines deleted...]
-    <mergeCell ref="AP80:AQ80"/>
+    <mergeCell ref="BJ40:BK40"/>
+    <mergeCell ref="BF40:BG40"/>
+    <mergeCell ref="BB40:BC40"/>
+    <mergeCell ref="AG42:BG42"/>
+    <mergeCell ref="AX40:AY40"/>
+    <mergeCell ref="AT40:AU40"/>
+    <mergeCell ref="AL40:AM40"/>
+    <mergeCell ref="AP40:AQ40"/>
+    <mergeCell ref="AH40:AI40"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>